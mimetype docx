--- v0 (2026-05-21)
+++ v1 (2026-07-09)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A1AA0DD" w14:textId="66467B6D" w:rsidR="00043B8A" w:rsidRPr="003B15EF" w:rsidRDefault="00624CCE" w:rsidP="008A3931">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -253,218 +252,50 @@
       <w:r w:rsidR="00624CCE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00624CCE" w:rsidRPr="00624CCE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00624CCE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CUOLA ELEMENTARE – Classe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E3EADC" w14:textId="77777777" w:rsidR="00624CCE" w:rsidRDefault="00E83047" w:rsidP="00624CCE">
-[...166 lines deleted...]
-    </w:p>
     <w:p w14:paraId="09B5FEC6" w14:textId="77777777" w:rsidR="00624CCE" w:rsidRDefault="00624CCE" w:rsidP="00624CCE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B15EF">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data Domanda</w:t>
       </w:r>
       <w:r w:rsidR="006B01EB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FBA75B" w14:textId="77777777" w:rsidR="0046044F" w:rsidRDefault="0046044F" w:rsidP="00624CCE">
       <w:pPr>
         <w:rPr>
@@ -500,198 +331,134 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67D6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cognome</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………………………………………………………………………………. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67D6B">
         <w:t>Nome</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …………………………………………………………………………</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.    </w:t>
+        <w:t xml:space="preserve"> ………………………………………………………………………………..    </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67D6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sesso M/F</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C8DBE7" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67D6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data di Nascita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>………………………………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">……………………………………………..  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comune di Nascita</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> ……………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA91033" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67D6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Codice Fiscale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ………………………………………………………………………….  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67D6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nazione di Nascita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>…………………</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">……………………….. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67D6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cittadinanza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DF41DB" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -802,539 +569,411 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cognome</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3E5F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………………………………………………………………………………. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67D6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nome</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3E5F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………………………………………..    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sesso M/F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D2E4A7" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRPr="00CD3E5F" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67D6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data di Nascita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3E5F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………………………………………..  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comune di Nascita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3E5F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509AB5A1" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRPr="00CD3E5F" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67D6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Codice Fiscale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3E5F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………………………………….  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nazione di Nascita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3E5F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………………….. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67D6B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cittadinanza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3E5F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A36CEF5" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRPr="00CD3E5F" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B08CF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Indirizzo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3E5F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>……………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AE754F" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B08CF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comune di Residenza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3E5F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………………………………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B08CF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3E5F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D7052E" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B08CF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Telefono cellulare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EE995E" w14:textId="77777777" w:rsidR="003B15EF" w:rsidRPr="008A3931" w:rsidRDefault="003B15EF" w:rsidP="003B15EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B08CF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097E74F5" w14:textId="77777777" w:rsidR="00940446" w:rsidRDefault="00940446" w:rsidP="00624CCE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53598B42" w14:textId="77777777" w:rsidR="00624CCE" w:rsidRPr="00662625" w:rsidRDefault="00624CCE" w:rsidP="00624CCE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662625">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PARAMETRI GRADUATORIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D403BEB" w14:textId="77777777" w:rsidR="00624CCE" w:rsidRPr="00662625" w:rsidRDefault="00624CCE" w:rsidP="00624CCE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662625">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ULTERIORI DATI GENITORE RICHIE</w:t>
+      </w:r>
+      <w:r w:rsidR="0046044F" w:rsidRPr="00662625">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DENTE E PAGANTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14477127" w14:textId="77777777" w:rsidR="0046044F" w:rsidRDefault="0046044F" w:rsidP="0046044F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662625">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cellulare madre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> …………………………………………………………………………</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...81 lines deleted...]
-        <w:t>…</w:t>
+    </w:p>
+    <w:p w14:paraId="13CCA349" w14:textId="77777777" w:rsidR="008A3931" w:rsidRPr="008A3931" w:rsidRDefault="0046044F" w:rsidP="008A3931">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00662625">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cellulare padre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...308 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0046044F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...7 lines deleted...]
-        <w:t>………………………………………………………………………</w:t>
+        <w:t>…………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA0F140" w14:textId="77777777" w:rsidR="0046044F" w:rsidRPr="00662625" w:rsidRDefault="0046044F" w:rsidP="0046044F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>VALORI ISEE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3553F3E6" w14:textId="77777777" w:rsidR="0046044F" w:rsidRPr="00662625" w:rsidRDefault="0046044F" w:rsidP="0046044F">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dichiara di essere possessore di attestazione ISEE pari </w:t>
-[...31 lines deleted...]
-        <w:t>);</w:t>
+        <w:t>Dichiara di essere possessore di attestazione ISEE pari ad:………………………………………………………………………. ( Allegata);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C09B9D" w14:textId="77777777" w:rsidR="0046044F" w:rsidRPr="00662625" w:rsidRDefault="0046044F" w:rsidP="0046044F">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281EC6CE" w14:textId="77777777" w:rsidR="0046044F" w:rsidRPr="00662625" w:rsidRDefault="0046044F" w:rsidP="0046044F">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -1369,74 +1008,74 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D4BF2E9" w14:textId="77777777" w:rsidR="00874DC2" w:rsidRPr="00662625" w:rsidRDefault="00874DC2" w:rsidP="00874DC2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TIPOLOGIA DI PASTO RICHIESTO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B2C3B1" w14:textId="77777777" w:rsidR="00874DC2" w:rsidRDefault="00874DC2" w:rsidP="00EF2E08">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tipo di pasto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>: ……………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060A1846" w14:textId="77777777" w:rsidR="00EF2E08" w:rsidRDefault="00EF2E08" w:rsidP="00EF2E08">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C51E708" w14:textId="77777777" w:rsidR="00EF2E08" w:rsidRDefault="00874DC2" w:rsidP="00EF2E08">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
@@ -1555,71 +1194,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0890830B" w14:textId="77777777" w:rsidR="0046044F" w:rsidRPr="00662625" w:rsidRDefault="0046044F" w:rsidP="0046044F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">DICHIARA ED </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> CONSAPEVOLE:</w:t>
+        <w:t>DICHIARA ED E’ CONSAPEVOLE:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AFFFD5C" w14:textId="7FFF3630" w:rsidR="0046044F" w:rsidRPr="00662625" w:rsidRDefault="0046044F" w:rsidP="00EF2E08">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DI ESSERE CONSAPEVOLE che la presente iscrizione ha valore giuridico per l’intero a.s. 202</w:t>
@@ -1678,85 +1297,67 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BE7D612" w14:textId="77777777" w:rsidR="008A3931" w:rsidRPr="00662625" w:rsidRDefault="0046044F" w:rsidP="00EF2E08">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Che il genitore potrà rinunciare al servizio presentando richiesta all’Ufficio servizi scolastici sulla modulistica predisposta entro il 10 novembre ed avrà valore dal giorno successivo a quello di presentazione della stessa fino al termine </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Che il genitore potrà rinunciare al servizio presentando richiesta all’Ufficio servizi scolastici sulla modulistica predisposta entro il 10 novembre ed avrà valore dal giorno successivo a quello di presentazione della stessa fino al termine dell</w:t>
+      </w:r>
+      <w:r w:rsidR="00553742" w:rsidRPr="00662625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dell</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> in corso;</w:t>
+        <w:t xml:space="preserve"> a.s in corso;</w:t>
       </w:r>
       <w:r w:rsidR="008A3931" w:rsidRPr="00662625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380C58D7" w14:textId="77777777" w:rsidR="008A3931" w:rsidRPr="00662625" w:rsidRDefault="00EF2E08" w:rsidP="00EF2E08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662625">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2581,79 +2182,80 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1418287340">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="617567979">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="225649787">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00624CCE"/>
     <w:rsid w:val="00030923"/>
     <w:rsid w:val="00043B8A"/>
     <w:rsid w:val="00070D75"/>
     <w:rsid w:val="000B7C79"/>
     <w:rsid w:val="001B5A40"/>
     <w:rsid w:val="002D6040"/>
     <w:rsid w:val="003B15EF"/>
     <w:rsid w:val="003E60C4"/>
+    <w:rsid w:val="00422429"/>
     <w:rsid w:val="004406CC"/>
     <w:rsid w:val="0046044F"/>
     <w:rsid w:val="004C0C40"/>
     <w:rsid w:val="00553742"/>
     <w:rsid w:val="00624CCE"/>
     <w:rsid w:val="00662625"/>
     <w:rsid w:val="006B01EB"/>
+    <w:rsid w:val="00871B6A"/>
     <w:rsid w:val="00874DC2"/>
     <w:rsid w:val="008A3931"/>
     <w:rsid w:val="00940446"/>
     <w:rsid w:val="00995AFE"/>
     <w:rsid w:val="009E0053"/>
     <w:rsid w:val="00B00FFC"/>
     <w:rsid w:val="00BB70DE"/>
     <w:rsid w:val="00C02802"/>
     <w:rsid w:val="00C16A7D"/>
     <w:rsid w:val="00C40093"/>
     <w:rsid w:val="00CD3E5F"/>
     <w:rsid w:val="00D9025D"/>
     <w:rsid w:val="00E11459"/>
     <w:rsid w:val="00E83047"/>
     <w:rsid w:val="00EF2E08"/>
     <w:rsid w:val="00FA247E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -3133,51 +2735,51 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0046044F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3426,66 +3028,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>506</Words>
-  <Characters>2885</Characters>
+  <Words>499</Words>
+  <Characters>2847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3385</CharactersWithSpaces>
+  <CharactersWithSpaces>3340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>mariagrazia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>